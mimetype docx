--- v0 (2025-10-08)
+++ v1 (2026-09-24)
@@ -10,2935 +10,3272 @@
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A" w:rsidP="0051630A">
+    <w:p w14:paraId="78B4119B" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A" w:rsidP="0051630A">
       <w:pPr>
         <w:ind w:firstLine="5670"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...5 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mokinių, išskyrus besimokančius </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A" w:rsidP="0051630A">
+    <w:p w14:paraId="2F146903" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A" w:rsidP="0051630A">
       <w:pPr>
         <w:ind w:firstLine="5670"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pagal aukštojo mokslo programas, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A" w:rsidP="0051630A">
+    <w:p w14:paraId="3D0D5BC0" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A" w:rsidP="0051630A">
       <w:pPr>
         <w:ind w:firstLine="5670"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nelaimingų atsitikimų tyrimo </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A" w:rsidP="0051630A">
+    <w:p w14:paraId="4485AF6A" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A" w:rsidP="0051630A">
       <w:pPr>
         <w:ind w:firstLine="5670"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tvarkos aprašo </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A" w:rsidP="0051630A">
+    <w:p w14:paraId="57A7471B" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A" w:rsidP="0051630A">
       <w:pPr>
         <w:ind w:firstLine="5670"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">1 priedas </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="002F10F0">
+    <w:p w14:paraId="475FA93B" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="002F10F0">
       <w:pPr>
         <w:ind w:firstLine="5160"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BEC0EC8" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRDefault="002F10F0">
+      <w:pPr>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69FFDA08" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRDefault="0051630A">
       <w:pPr>
         <w:ind w:firstLine="705"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+    <w:p w14:paraId="175C5AC5" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>NELAIMINGO ATSITIKIMO AKTAS</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+    <w:p w14:paraId="4D1306B1" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRDefault="0051630A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+    <w:p w14:paraId="6DF486F2" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>_____________ Nr. __________   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58E9D92A" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>(data) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E3D05CA" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>_____________ Nr. __________   </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+        <w:t>_________________________   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2613CE95" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...38 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>(dokumento sudarymo vieta)</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60E8E672" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+      <w:pPr>
+        <w:ind w:firstLine="5100"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61DD85B8" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+      <w:pPr>
+        <w:ind w:firstLine="705"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
         <w:t>   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
-[...1 lines deleted...]
-        <w:ind w:firstLine="5100"/>
+    <w:p w14:paraId="0A5FC9AD" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>  </w:t>
-[...33 lines deleted...]
-        </w:rPr>
         <w:t>    </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+    <w:p w14:paraId="17C89F8F" w14:textId="35C2FBC6" w:rsidR="002F10F0" w:rsidRDefault="0051630A">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. Švietimo įstaigos, kurios mokinys nukentėjo, pavadinimas </w:t>
-[...65 lines deleted...]
-      </w:pPr>
+        <w:t>1. Švietimo įstaigos, kurios mokinys nukentėjo, pavadin</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>2. Švietimo įstaigos vadovas</w:t>
+        <w:t xml:space="preserve">imas </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">  _____________________________________________   </w:t>
-[...11 lines deleted...]
-      </w:pPr>
+        <w:t> __________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="069DDCC9" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>1.1. adresas</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>(pareigos, vardas, pavardė, tel. Nr., el. paštas)   </w:t>
-[...12 lines deleted...]
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+        <w:t xml:space="preserve">  ___________________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="712BC875" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRDefault="0051630A">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>1.2. telefonas </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ___________ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>Įstaigos kodas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> __________________________________   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37B62E9C" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRDefault="002F10F0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:strike/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6326E51F" w14:textId="000244A3" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>3. Nukentėjusysis</w:t>
-      </w:r>
+        <w:t>2. Švietimo įstaigos vadovas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ________________________________________   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6630B6EB" w14:textId="029E6A81" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="00A82991">
+      <w:pPr>
+        <w:ind w:firstLine="3686"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...22 lines deleted...]
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidR="0051630A" w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>(pareigos, vardas, pavardė, tel. Nr., el. paštas)   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75E63B58" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRDefault="002F10F0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C7FA757" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...101 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>4. Nelaimingas atsitikimas įvyko</w:t>
-[...19 lines deleted...]
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+        <w:t>3. Nukentėjusysis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   ______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68437E8F" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
+      <w:pPr>
+        <w:ind w:left="2160" w:firstLine="1526"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>(vardas, pavardė, gimimo data)   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="005B1882" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...11 lines deleted...]
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="002F10F0">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>3.1. Mokosi, ugdosi klasėje, profesinio mokymo grupėje, kurse, profesinio mokymo organizavimo forma (įrašyti)  ______________________________________   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41C7DD90" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="002F10F0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B8BA8D8" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nukentėjusiojo elektroninė statistinė apskaitos forma Nr. E027-1 „Mokinio sveikatos pažymėjimas“ yra / nėra </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(reikalingą žodį pabraukti) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27D92BEE" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRDefault="002F10F0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51770B8C" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...11 lines deleted...]
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="002F10F0">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>3.3. Įvadinio instruktavimo data ______ m. ______ d.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F02DBA4" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="002F10F0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BB0FDFF" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...15 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
+        <w:t>4. Nelaimingas atsitikimas įvyko</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ________ m. ____ d.  ________ val. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="200CC3D4" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="002F10F0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24C16B97" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>4.1. Pirmosios medicinos pagalbos suteikimo įvykio vietoje laikas valandomis ir minutėmis  ir kas ją suteikė (įrašyti)  ___________________________________________________   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B4955F3" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRDefault="002F10F0">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="377319CE" w14:textId="27AC41CE" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>4.2. Įstaiga, kuri suteikė specialiąją medicinos pagalbą, pavadinimas, adresas, telefono numeris  _______________________________________________   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55B1B519" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="002F10F0">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D7D61F1" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
         <w:t xml:space="preserve">5. Veikla, užsiėmimas / pertrauka tarp veiklų, užsiėmimų, kai įvyko nelaimingas atsitikimas </w:t>
       </w:r>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E231691" w14:textId="00EAA287" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5325A579" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>(pavadinimas, numatytas: ugdymo (mokymo) ir renginių planuose)  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6649E2E7" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="002F10F0">
+      <w:pPr>
+        <w:ind w:firstLine="9630"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B92B0DA" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="002F10F0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="05977B7B" w14:textId="739C7D3C" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>5.1. Užsiėmimo vadovas  _______________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F68E0D2" w14:textId="42956E68" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="00A82991">
+      <w:pPr>
+        <w:ind w:firstLine="3606"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...60 lines deleted...]
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="0051630A" w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>(vardas, pavardė, pareigos)   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1585A88A" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="002F10F0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="439F7E37" w14:textId="74AF6720" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...39 lines deleted...]
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>5.2. Telefono Nr., el. paštas _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58B9D3C7" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...22 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>5.3. Užsiėmimų vadovo atsakomybė įteisinta tai suderinus su juo    </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
-[...16 lines deleted...]
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+    <w:p w14:paraId="6BFE644A" w14:textId="3E55D28B" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="195A5369" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>(kaip įteisinta: dokumento pavadinimas, Nr., įsigaliojimo data, punkto ištrauka)   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="002F10F0">
-[...9 lines deleted...]
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+    <w:p w14:paraId="393EA59B" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="002F10F0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="33640992" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
       <w:pPr>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>5.4. Užsiėmime dalyvavo mokinių (skaičių įrašyti)   __________   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="002F10F0">
+    <w:p w14:paraId="1FCFECD9" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="002F10F0">
       <w:pPr>
         <w:ind w:firstLine="62"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06BE0D43" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
       <w:pPr>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">6. Nelaimingo atsitikimo vieta </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>  __________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+    <w:p w14:paraId="440F814E" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
       <w:pPr>
         <w:ind w:firstLine="2356"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>(pavadinimas, adresas)   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="002F10F0">
-[...9 lines deleted...]
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+    <w:p w14:paraId="21E06F7F" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="002F10F0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A220CAA" w14:textId="432687D3" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
       <w:pPr>
         <w:ind w:firstLine="426"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">7. Nelaimingo atsitikimo liudytojai </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>  ______________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="474CB212" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
       <w:pPr>
         <w:ind w:firstLine="9630"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+    <w:p w14:paraId="64582DFC" w14:textId="225D131B" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
       <w:pPr>
         <w:ind w:firstLine="426"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>8.</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Nelaimingo atsitikimo aplinkybės: </w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="002F10F0">
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> _______________________________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25E90766" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="002F10F0">
       <w:pPr>
         <w:ind w:firstLine="9630"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77CD8847" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
       <w:pPr>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">9. Nukentėjusįjį traumavę veiksniai: </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>  _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="002F10F0">
+    <w:p w14:paraId="22F1FCC9" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="002F10F0">
       <w:pPr>
         <w:ind w:firstLine="9630"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="387B8190" w14:textId="67B2C2C1" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
       <w:pPr>
         <w:ind w:firstLine="426"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>10. Nelaimingo atsitikimo priežastys:</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  ____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75264348" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
       <w:pPr>
         <w:ind w:firstLine="426"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="002F10F0">
+    <w:p w14:paraId="57F0166B" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="002F10F0">
       <w:pPr>
         <w:ind w:firstLine="9630"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3098EB0D" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
       <w:pPr>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>11. Asmenys, pažeidę norminių teisės aktų reikalavimus:</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">   ____________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+    <w:p w14:paraId="757E25F0" w14:textId="4FE65F0C" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
       <w:pPr>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...11 lines deleted...]
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03826EB0" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
       <w:pPr>
         <w:ind w:firstLine="9630"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+    <w:p w14:paraId="3DDD0B36" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
       <w:pPr>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">12. Priemonės tokiems ir panašiems nelaimingiems atsitikimams išvengti </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
-[...9 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="6403F613" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>   </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9000" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="795"/>
         <w:gridCol w:w="3705"/>
         <w:gridCol w:w="2250"/>
         <w:gridCol w:w="2250"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002F10F0">
+      <w:tr w:rsidR="002F10F0" w:rsidRPr="00A82991" w14:paraId="3413174F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="795" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+          <w:p w14:paraId="0704207B" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A82991">
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Eil. Nr.   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3705" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+          <w:p w14:paraId="445EBF89" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A82991">
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Priemonės pavadinimas   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+          <w:p w14:paraId="01E6D519" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A82991">
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Įvykdymo terminas   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+          <w:p w14:paraId="0F89C9E5" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A82991">
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Žyma apie įvykdymą   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F10F0">
+      <w:tr w:rsidR="002F10F0" w:rsidRPr="00A82991" w14:paraId="76E55390" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="795" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+          <w:p w14:paraId="5B71F642" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A82991">
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3705" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002F10F0" w:rsidRDefault="002F10F0">
+          <w:p w14:paraId="3E012389" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="002F10F0">
             <w:pPr>
               <w:ind w:firstLine="62"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+          <w:p w14:paraId="4CBD0547" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A82991">
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+          <w:p w14:paraId="0A804BB7" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A82991">
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F10F0">
+      <w:tr w:rsidR="002F10F0" w:rsidRPr="00A82991" w14:paraId="2AD7B073" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="795" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002F10F0" w:rsidRDefault="002F10F0">
+          <w:p w14:paraId="56C3C255" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="002F10F0">
             <w:pPr>
               <w:ind w:firstLine="62"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3705" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+          <w:p w14:paraId="2F031D02" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A82991">
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+          <w:p w14:paraId="257C9F4F" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A82991">
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+          <w:p w14:paraId="38F85B69" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A82991">
               <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="002F10F0">
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="2F98F56F" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="002F10F0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+    <w:p w14:paraId="1A0C6C02" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
       <w:pPr>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">13. Nelaimingo atsitikimo tyrimas: </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">pradėtas: _____ m. ___ d. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+    <w:p w14:paraId="6998438B" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
       <w:pPr>
         <w:ind w:firstLine="4040"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">baigtas: _____ m. _____ d. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="002F10F0">
-[...9 lines deleted...]
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+    <w:p w14:paraId="11641BE4" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="002F10F0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="488EBEFD" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
       <w:pPr>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>14. Nelaimingo atsitikimo tyrimo komisija:</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="002F10F0">
+    <w:p w14:paraId="2741BC7D" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="002F10F0">
       <w:pPr>
         <w:ind w:firstLine="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+    <w:p w14:paraId="1FE8D351" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
       <w:pPr>
         <w:ind w:firstLine="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Pirmininkas </w:t>
       </w:r>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>  ____________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41FF7DFA" w14:textId="4847C56D" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="00A82991" w:rsidP="00A82991">
+      <w:pPr>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...15 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           </w:t>
+      </w:r>
+      <w:r w:rsidR="0051630A" w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>(pareigos, parašas, vardas, pavardė)   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="002F10F0">
-[...3 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="0190B877" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="002F10F0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:strike/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+    <w:p w14:paraId="28015C23" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
       <w:pPr>
         <w:ind w:firstLine="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Nukentėjusiojo atstovas </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>  ____________________  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+    <w:p w14:paraId="57387951" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
       <w:pPr>
         <w:ind w:firstLine="3703"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>(parašas, vardas, pavardė)   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+    <w:p w14:paraId="2C92EC29" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
       <w:pPr>
         <w:ind w:firstLine="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Tyrime dalyvavo: </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>  ____________________  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+    <w:p w14:paraId="1B7AA6E1" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>(parašai, vardai, pavardės)    </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
-[...9 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4B60D23D" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+    <w:p w14:paraId="5C6E5975" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
       <w:pPr>
         <w:ind w:firstLine="1134"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Švietimo įstaigos vadovas</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> _________________________ </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+    <w:p w14:paraId="106ABB8B" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
       <w:pPr>
         <w:ind w:firstLine="868"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>(parašas, vardas, pavardė, data)   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="002F10F0">
+    <w:p w14:paraId="69A97565" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="002F10F0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2509A2D9" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>______________  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="002F10F0">
-[...8 lines deleted...]
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="002F10F0" w:rsidP="0051630A">
+    <w:p w14:paraId="7DB91BAC" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="002F10F0">
+      <w:pPr>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41678235" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="002F10F0" w:rsidP="0051630A">
       <w:pPr>
         <w:ind w:left="1380"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="002F10F0">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AFAF44F" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="002F10F0">
       <w:pPr>
         <w:ind w:firstLine="5160"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...1 lines deleted...]
-        <w:sectPr w:rsidR="002F10F0">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="002F10F0" w:rsidRPr="00A82991">
           <w:headerReference w:type="even" r:id="rId10"/>
           <w:headerReference w:type="default" r:id="rId11"/>
           <w:footerReference w:type="even" r:id="rId12"/>
           <w:footerReference w:type="default" r:id="rId13"/>
           <w:headerReference w:type="first" r:id="rId14"/>
           <w:footerReference w:type="first" r:id="rId15"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A" w:rsidP="0051630A">
+    <w:p w14:paraId="487B585C" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A" w:rsidP="0051630A">
       <w:pPr>
         <w:ind w:firstLine="5670"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Mokinių, išskyrus besimokančius </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A" w:rsidP="0051630A">
+    <w:p w14:paraId="3EF99D36" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A" w:rsidP="0051630A">
       <w:pPr>
         <w:ind w:firstLine="5670"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">pagal aukštojo mokslo programas, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A" w:rsidP="0051630A">
+    <w:p w14:paraId="0910E7A7" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A" w:rsidP="0051630A">
       <w:pPr>
         <w:ind w:firstLine="5670"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">nelaimingų atsitikimų tyrimo </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A" w:rsidP="0051630A">
+    <w:p w14:paraId="6893ACA2" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A" w:rsidP="0051630A">
       <w:pPr>
         <w:ind w:firstLine="5670"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">tvarkos aprašo </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A" w:rsidP="0051630A">
+    <w:p w14:paraId="0452C12F" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A" w:rsidP="0051630A">
       <w:pPr>
         <w:ind w:firstLine="5670"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...3 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">2 priedas </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="002F10F0" w:rsidP="0051630A">
+    <w:p w14:paraId="75C9E4FD" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="002F10F0" w:rsidP="0051630A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="002F10F0" w:rsidP="0051630A">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D62B199" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="002F10F0" w:rsidP="0051630A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E4425CE" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>PRANEŠIMO APIE ĮVYKĮ ŠVIETIMO ĮSTAIGOJE FORMA</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="002F10F0">
+    <w:p w14:paraId="076B26E8" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="002F10F0">
       <w:pPr>
         <w:ind w:firstLine="705"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="002F10F0">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34C0484E" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="002F10F0">
       <w:pPr>
         <w:ind w:firstLine="705"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A" w:rsidP="0051630A">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FA2B0C0" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A" w:rsidP="0051630A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>___________________________  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A" w:rsidP="0051630A">
+    <w:p w14:paraId="2F639C7A" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A" w:rsidP="0051630A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>(švietimo įstaigos pavadinimas)  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A" w:rsidP="0051630A">
+    <w:p w14:paraId="1B76CF49" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A" w:rsidP="0051630A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>________________________________________  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A" w:rsidP="0051630A">
+    <w:p w14:paraId="37FAEAA1" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A" w:rsidP="0051630A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>(švietimo įstaigos kodas, buveinės adresas, telefono numeris, elektroninis paštas)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="002F10F0">
+    <w:p w14:paraId="3007E46D" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="002F10F0">
       <w:pPr>
         <w:ind w:firstLine="705"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="002F10F0">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39D2FD71" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="002F10F0">
       <w:pPr>
         <w:ind w:firstLine="767"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E51BBB4" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>____________________  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+    <w:p w14:paraId="509AD88F" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>(institucijos pavadinimas)  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="002F10F0">
+    <w:p w14:paraId="5F72BCA4" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="002F10F0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FBBBF7C" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>PRANEŠIMAS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+    <w:p w14:paraId="70ADE511" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>APIE ĮVYKĮ ŠVIETIMO ĮSTAIGOJE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="002F10F0">
+    <w:p w14:paraId="5A39A207" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="002F10F0">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7009D343" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">_____________ </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Nr</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>.________</w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+    <w:p w14:paraId="43FAA0AF" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>(Data)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+    <w:p w14:paraId="00F3306C" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>__________________________________</w:t>
       </w:r>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C95405B" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>(dokumento sudarymo vieta)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54D2A179" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="002F10F0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F899010" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>1. Nukentėjo ________________________________žmonių, iš jų žuvo ______  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B688396" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>2. Nukentėjo, žuvo   _________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="038D002A" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
+      <w:pPr>
+        <w:ind w:firstLine="2694"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>(klasė (grupė), vardas, pavardė, gimimo data)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="534C0999" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>3. Įvykio laikas ______ m. _____ d.______</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>val</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>.____min.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27191138" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>4. Užsiėmimas   ____________________________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07B654A2" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>5. Švietimo įstaigos pavadinimas   ______________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78D982AC" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>6. Įvykio vieta, adresas ir aplinkybės   ___________________________________  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B76E6B0" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>7. Švietimo įstaigos vadovas  __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B7CBE7D" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
+      <w:pPr>
+        <w:ind w:firstLine="3544"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>(vardas, pavardė, telefono Nr., el. paštas) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BA47F00" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>8. Apie įvykį pranešė  ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20A908AE" w14:textId="0A3972D6" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="00A82991" w:rsidP="00A82991">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:r w:rsidR="0051630A" w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>(asmens, perdavusio pranešimą, pareigos, vardas, pavardė, tel. Nr.)   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FBEC16C" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="002F10F0">
+      <w:pPr>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="240F0748" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="0051630A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:szCs w:val="24"/>
-[...256 lines deleted...]
-        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A82991">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>______________  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002F10F0" w:rsidRDefault="002F10F0">
-[...6 lines deleted...]
-    <w:sectPr w:rsidR="002F10F0">
+    <w:p w14:paraId="6F970DB9" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRPr="00A82991" w:rsidRDefault="002F10F0">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="034E88BC" w14:textId="77777777" w:rsidR="00A82991" w:rsidRPr="00A82991" w:rsidRDefault="00A82991">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00A82991" w:rsidRPr="00A82991">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="567" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009E5F16" w:rsidRDefault="009E5F16">
+    <w:p w14:paraId="7D405805" w14:textId="77777777" w:rsidR="00787A7A" w:rsidRDefault="00787A7A">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="HelveticaLT" w:hAnsi="HelveticaLT"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="HelveticaLT" w:hAnsi="HelveticaLT"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009E5F16" w:rsidRDefault="009E5F16">
+    <w:p w14:paraId="7A542633" w14:textId="77777777" w:rsidR="00787A7A" w:rsidRDefault="00787A7A">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="HelveticaLT" w:hAnsi="HelveticaLT"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="HelveticaLT" w:hAnsi="HelveticaLT"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="BA"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HelveticaLT">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="79A64615" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRDefault="0051630A">
     <w:pPr>
       <w:framePr w:wrap="auto" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:textAlignment w:val="baseline"/>
       <w:rPr>
         <w:rFonts w:ascii="HelveticaLT" w:hAnsi="HelveticaLT"/>
         <w:sz w:val="20"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="HelveticaLT" w:hAnsi="HelveticaLT"/>
         <w:sz w:val="20"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="HelveticaLT" w:hAnsi="HelveticaLT"/>
         <w:sz w:val="20"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="HelveticaLT" w:hAnsi="HelveticaLT"/>
         <w:sz w:val="20"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="002F10F0" w:rsidRDefault="002F10F0">
+  <w:p w14:paraId="7ADB860B" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRDefault="002F10F0">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:ind w:right="360"/>
       <w:textAlignment w:val="baseline"/>
       <w:rPr>
         <w:rFonts w:ascii="HelveticaLT" w:hAnsi="HelveticaLT"/>
         <w:sz w:val="20"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="002F10F0" w:rsidRDefault="002F10F0">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="1AB1A42E" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRDefault="002F10F0">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:ind w:right="360"/>
       <w:textAlignment w:val="baseline"/>
       <w:rPr>
         <w:rFonts w:ascii="HelveticaLT" w:hAnsi="HelveticaLT"/>
         <w:sz w:val="20"/>
         <w:lang w:val="sv-SE"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="002F10F0" w:rsidRDefault="002F10F0">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="752785E6" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRDefault="002F10F0">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:textAlignment w:val="baseline"/>
       <w:rPr>
         <w:rFonts w:ascii="HelveticaLT" w:hAnsi="HelveticaLT"/>
         <w:sz w:val="20"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009E5F16" w:rsidRDefault="009E5F16">
+    <w:p w14:paraId="5ADA34C7" w14:textId="77777777" w:rsidR="00787A7A" w:rsidRDefault="00787A7A">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="HelveticaLT" w:hAnsi="HelveticaLT"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="HelveticaLT" w:hAnsi="HelveticaLT"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009E5F16" w:rsidRDefault="009E5F16">
+    <w:p w14:paraId="098EF17E" w14:textId="77777777" w:rsidR="00787A7A" w:rsidRDefault="00787A7A">
       <w:pPr>
         <w:overflowPunct w:val="0"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="HelveticaLT" w:hAnsi="HelveticaLT"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="HelveticaLT" w:hAnsi="HelveticaLT"/>
           <w:sz w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="002F10F0" w:rsidRDefault="002F10F0">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="07550B4D" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRDefault="002F10F0">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9071"/>
       </w:tabs>
       <w:overflowPunct w:val="0"/>
       <w:textAlignment w:val="baseline"/>
       <w:rPr>
         <w:rFonts w:ascii="HelveticaLT" w:hAnsi="HelveticaLT"/>
         <w:sz w:val="20"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="002F10F0" w:rsidRDefault="0051630A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="494C9711" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRDefault="0051630A">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:eastAsia="lt-LT"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:eastAsia="lt-LT"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:eastAsia="lt-LT"/>
@@ -2949,175 +3286,181 @@
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:eastAsia="lt-LT"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00B25711">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:eastAsia="lt-LT"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:eastAsia="lt-LT"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="002F10F0" w:rsidRDefault="002F10F0">
+  <w:p w14:paraId="1A4C3135" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRDefault="002F10F0">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:eastAsia="lt-LT"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="002F10F0" w:rsidRDefault="002F10F0">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:p w14:paraId="512AA0CA" w14:textId="77777777" w:rsidR="002F10F0" w:rsidRDefault="002F10F0">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:eastAsia="lt-LT"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+  <w:zoom w:percent="120"/>
   <w:printFractionalCharacterWidth/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="1247"/>
   <w:hyphenationZone w:val="396"/>
   <w:doNotHyphenateCaps/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B42192"/>
+    <w:rsid w:val="00102228"/>
     <w:rsid w:val="00234A2C"/>
     <w:rsid w:val="00244E9E"/>
     <w:rsid w:val="002F10F0"/>
+    <w:rsid w:val="0038026F"/>
     <w:rsid w:val="0051630A"/>
+    <w:rsid w:val="00787A7A"/>
     <w:rsid w:val="009124D7"/>
     <w:rsid w:val="009E5F16"/>
+    <w:rsid w:val="00A82991"/>
     <w:rsid w:val="00B11035"/>
     <w:rsid w:val="00B25711"/>
     <w:rsid w:val="00B42192"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lt-LT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="38618F70"/>
   <w15:docId w15:val="{DDD2802F-07B0-41BA-98B4-69FD3AF052AF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="24"/>
         <w:lang w:val="lt-LT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3417,95 +3760,100 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="prastasis">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Numatytasispastraiposriftas">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="prastojilentel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sraonra">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Vietosrezervavimoenklotekstas">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Numatytasispastraiposriftas"/>
     <w:rsid w:val="0051630A"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:divs>
     <w:div w:id="97916664">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="162088886">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3856,50 +4204,68 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokumentas" ma:contentTypeID="0x010100D8ECFFBDDA118244861569856C5AC6C3" ma:contentTypeVersion="0" ma:contentTypeDescription="Kurkite naują dokumentą." ma:contentTypeScope="" ma:versionID="e894898859fc6bec26f1b7b2ed962da5">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="92f6efcb3d141a2d8cf8d4aae0174d8f">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Turinio tipas"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Antraštė"/>
@@ -3969,107 +4335,89 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{04523F71-3ABC-4DCE-B769-03749FE72201}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1FAE28DA-7902-4A28-8585-4BBD7DE44F1D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AECC7DE7-3CEB-414F-B781-54DBAF370786}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{139AD43E-F1DA-42C1-81AD-F9B344B36248}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...22 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
+  <Pages>1</Pages>
   <Words>3142</Words>
   <Characters>1792</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Pavadinimas</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">